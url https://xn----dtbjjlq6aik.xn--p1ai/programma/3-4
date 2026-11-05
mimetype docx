--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -1,52 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...18 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9354"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -340,51 +334,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">курса внеурочной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Разберусь: деньги и безопасность»</w:t>
+        <w:t xml:space="preserve">«Фин-квест: деньги и безопасность»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Уровень образования: начального общего образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -486,51 +480,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. Нормативная основа программы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Рабочая программа курса внеурочной деятельности «Разберусь: деньги и безопасность» разработана в соответствии со следующими документами:</w:t>
+        <w:t xml:space="preserve">Рабочая программа курса внеурочной деятельности «Фин-квест: деньги и безопасность» разработана в соответствии со следующими документами:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Федеральный закон от 29.12.2012 № 273-ФЗ «Об образовании в Российской Федерации»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -897,94 +891,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. Место курса в учебном плане</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа рассчитана на 34 часа (1 час в неделю в течение учебного года) и реализуется в рамках социального направления плана внеурочной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Разделы курса независимы друг от друга: последовательность разделов и тем может быть изменена учителем с учётом особенностей класса при сохранении общего количества часов. Рекомендуемый вариант начала курса — обзорный: вводное занятие и по одному занятию из каждого раздела (темы № 23, 2, 8 и 16 тематического планирования), после чего разделы изучаются последовательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5. Формы проведения занятий и структура занятия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Формы проведения: игровое занятие, практикум, обсуждение в классе, работа с цифровым тренажёром, семейное задание, защита результата. Занятия проводятся в форме, отличной от урочной; балльное оценивание не применяется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Структура занятия: постановка ситуации (5 минут); работа обучающихся с учебной ситуацией (до 20 минут); разбор обезличенного результата класса и формулирование правила (10–15 минут).</w:t>
+        <w:t>Структура занятия (40 минут). Первая часть (20 минут): постановка ситуации — вопрос классу (2 минуты); работа обучающихся с учебной ситуацией (7–8 минут); разбор обезличенного результата класса (7–8 минут); формулирование правила (3 минуты). Вторая часть (20 минут): вторая учебная ситуация того же раздела (7 минут); командное задание класса (5 минут); обсуждение по предложенному вопросу (5 минут); задание для разговора дома (3 минуты). При необходимости занятие проводится в сокращённом варианте — только первая часть (20 минут).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Короткий формат — серия из 8 уроков раз в неделю (например, во II четверти). Урок 1 — 15 минут в компьютерном классе или с планшетами: вход в тренажёр, входная разминка, первая серия мультфильма и правило. Уроки 2–7 — по 15 минут с одного экрана: итоги недели класса, короткий ролик, вопрос классу, учебная ситуация на экране с голосованием класса, разбор и правило. Урок 8 — итоговая проверка и вручение дипломов. Между уроками обучающиеся по желанию проходят учебные ситуации той же темы самостоятельно. Планы уроков приведены в приложении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1.6. Принципы работы с темой финансовой безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1030,51 +1054,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обезличенность разбора: результаты обсуждаются по классу в целом, без называния имён и без публичного разбора личных историй обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">опора на действие, а не на страх: итогом каждого занятия является правило «Стоп → Проверь → Спроси»;</w:t>
+        <w:t>опора на действие, а не на страх: итогом каждого занятия является правило «Стоп → Проверяю своим путём → Говорю взрослому»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">непереложение ответственности на ребёнка: обучающемуся прямо сообщается, что при обмане виноват мошенник, а обратиться к взрослому можно в любой момент, в том числе после совершённой ошибки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="200"/>
@@ -1918,51 +1942,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">распознавать типовые признаки мошенничества: срочность, обещание бесплатного или лёгкого дохода, просьбу сообщить код или пароль, требование перевести деньги первым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">применять правило «Стоп → Проверь → Спроси» в ситуации возможного обмана;</w:t>
+        <w:t>применять правило «Стоп → Проверяю своим путём → Говорю взрослому» в ситуации возможного обмана;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">называть взрослых и службы, к которым следует обратиться при подозрении на обман.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:before="280"/>
@@ -2083,51 +2107,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Раздел 4. Замечаю подвох (9 часов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Признаки обмана в цифровой среде. Бесплатный подарок в игре как приманка. Код из СМС и запрет на его передачу. Сообщение о выигрыше, которого не было. Обращение от имени знакомого с нового номера. Поддельная служба поддержки. Предложение лёгкого заработка. Требование предоплаты при обмене. Переход по ссылке из непроверенного источника, в том числе по QR-коду. Передача пароля от личного аккаунта. Правило «Стоп → Проверь → Спроси» и обращение к взрослому.</w:t>
+        <w:t>Признаки обмана в цифровой среде. Бесплатный подарок в игре как приманка. Код из СМС и запрет на его передачу. Сообщение о выигрыше, которого не было. Обращение от имени знакомого с нового номера. Поддельная служба поддержки. Предложение лёгкого заработка. Требование предоплаты при обмене. Переход по ссылке из непроверенного источника, в том числе по QR-коду. Передача пароля от личного аккаунта. Правило «Стоп → Проверяю своим путём → Говорю взрослому» и обращение к взрослому.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Итоговые занятия (4 часа).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2167,51 +2191,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Балльное оценивание в рамках курса не применяется. Результативность освоения программы отслеживается по следующим показателям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">входная разминка на первом занятии и итоговая проверка на предпоследнем занятии по единому набору ситуаций; сопоставление результатов показывает динамику по каждому из четырёх разделов;</w:t>
+        <w:t>входная разминка на первом занятии и итоговая проверка на предпоследнем занятии (в коротком формате — на уроках 1 и 8) по двум равноценным формам заданий (половина класса начинает с одной формы, половина — с другой, на выходе — другая форма); сопоставление показывает, как изменилась доля продуманных решений класса в целом, с указанием разброса; по разделам — ориентировочно (по два задания на раздел). Для оценки вклада курса результаты сопоставляются с контрольным классом, который в те же сроки проходит только входную и итоговую проверку; через 4–6 недель после курса проводится отложенная проверка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">доля обучающихся, выполнивших не менее трёх учебных ситуаций самостоятельно, вне занятия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2224,51 +2248,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">участие семей в выполнении семейных заданий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">итоговый продукт класса — совместно оформленные правила «Стоп → Проверь → Спроси».</w:t>
+        <w:t>итоговый продукт класса — совместно оформленные правила «Стоп → Проверяю своим путём → Говорю взрослому».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Формы подведения итогов: защита правил класса на итоговом занятии, обезличенный отчёт учителя о динамике класса, представление результатов на родительском собрании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
@@ -2622,51 +2646,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -2780,51 +2804,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -2938,51 +2962,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3096,51 +3120,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3254,51 +3278,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3412,51 +3436,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3570,51 +3594,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3728,51 +3752,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3886,51 +3910,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4044,51 +4068,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4202,51 +4226,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4360,51 +4384,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4518,51 +4542,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4676,51 +4700,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4834,51 +4858,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4992,51 +5016,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5150,51 +5174,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5308,51 +5332,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5466,51 +5490,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5624,51 +5648,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5782,51 +5806,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Библиотека ЦОК; ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -5940,51 +5964,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Портал «Мои финансы» (моифинансы.рф); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6098,51 +6122,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6256,51 +6280,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6310,51 +6334,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4000"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Ты выиграл телефон!»: выигрыш, которого не было</w:t>
+              <w:t>«Приз твой! Новый телефон»: выигрыш, которого не было</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="550"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6414,51 +6438,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6572,51 +6596,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6626,51 +6650,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4000"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Пишет "поддержка"»: подделка службы поддержки</w:t>
+              <w:t>«Пишет „поддержка“»: подделка службы поддержки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="550"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6730,51 +6754,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6888,51 +6912,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7046,51 +7070,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7204,51 +7228,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7362,51 +7386,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">Онлайн-уроки Банка России (dni-fg.ru); тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7520,51 +7544,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7678,51 +7702,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7732,51 +7756,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4000"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Итоговое занятие. Правила класса «Стоп → Проверь → Спроси»</w:t>
+              <w:t>Итоговое занятие. Правила класса «Стоп → Проверяю своим путём → Говорю взрослому»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="550"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7836,51 +7860,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3700"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Разберусь»</w:t>
+              <w:t xml:space="preserve">ФГИС «Моя школа»; тренажёр «Фин-квест»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="500"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -8113,51 +8137,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Использование цифрового образовательного ресурса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В качестве основного средства проведения учебных ситуаций используется цифровой тренажёр «Разберусь». Тренажёр применяется наряду с верифицированными государственными ресурсами (ФГИС «Моя школа», Библиотека цифрового образовательного контента, материалы Банка России) и не заменяет их.</w:t>
+        <w:t xml:space="preserve">В качестве основного средства проведения учебных ситуаций используется цифровой тренажёр «Фин-квест». Тренажёр применяется наряду с верифицированными государственными ресурсами (ФГИС «Моя школа», Библиотека цифрового образовательного контента, материалы Банка России) и не заменяет их.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Условия работы с тренажёром, обеспечивающие соблюдение Федерального закона от 27.07.2006 № 152-ФЗ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
@@ -8355,658 +8379,1549 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Библиотека цифрового образовательного контента; ФГИС «Моя школа».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="70" w:line="276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цифровой тренажёр «Разберусь»: методические материалы и планы занятий.</w:t>
+        <w:t>Цифровой тренажёр «Фин-квест» (фин-квест.рф): методические материалы и планы занятий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:before="280"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение. Планы занятий</w:t>
+        <w:t>Приложение. Планы уроков: серия из 8 уроков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ниже приведены планы шести занятий с распределением времени. Остальные занятия проводятся по той же структуре: постановка ситуации — работа с учебной ситуацией — разбор обезличенного результата класса — формулирование правила.</w:t>
-[...563 lines deleted...]
-        <w:t xml:space="preserve">3 мин — правило «пароль — только твой»</w:t>
+        <w:t>Ниже — серия из 8 уроков короткого формата (раздел 1.5): все уроки — по 15 минут, один раз в неделю; на уроках 1 и 8 нужен компьютерный класс или планшеты. В тренажёре учебная ситуация называется «история», итоги недели класса — «Минута команды». Подробные планы с репликами учителя, подсказками и показом урока на экране доступны учителю в цифровом тренажёре (кабинет учителя) и на странице фин-квест.рф/lessons. Каждый урок начинается с кнопки «Начать урок»: она открывает обучающимся учебные ситуации недели, на уроке 1 — ещё и входную разминку, на уроке 8 — итоговую проверку.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 1. «Кто такой Жулик Жорик» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети входят в игру, проходят разминку (замер «до»), знакомятся с Жориком и смотрят первую серию мультфильма. Каждый уходит с правилом «Если торопят и просят деньги, код или пароль — стоп: закрываю и показываю взрослому», один раз говорит его вслух в паре и знает, где играть дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Знакомство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–4:00 — Вход в игру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–10:00 — Разминка — каждый сам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Игра и ролик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–14:00 — Правило и репетиция</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — Как играть дома</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: Если торопят и просят деньги, код или пароль — стоп: закрываю и показываю взрослому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 2. «Дарят кристаллы?» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети находят признаки «подарка» за вход по ссылке, замечают, что «официальный» вид ничего не доказывает, и уходят с правилом недели «Если просят код или пароль — проверяю не у того, кто пишет: открываю игру без ссылки или спрашиваю своего взрослого» — один раз говорят его в паре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–2:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2:00–4:00 — Ролик до стоп-кадра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–6:00 — Цепочка вслух</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6:00–9:00 — История на проекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9:00–11:00 — Честный подарок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11:00–14:00 — Правило и пары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — На неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: Если просят код или пароль — проверяю не у того, кто пишет: открываю игру без ссылки или спрашиваю своего взрослого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 3. «Осталось 2 часа!» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети замечают, как таймер и зачёркнутая цена заставляют решать быстро, и учатся откладывать решение на завтра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–3:00 — Ролик и наши ходы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3:00–4:00 — Опыт с ценой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–10:00 — История на проекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Разбор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–14:00 — Правило</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — На неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: Спешка — сигнал остановиться</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 4. «Неделя с 500 ₽» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети делят деньги на неделю и понимают, зачем оставлять запас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–3:00 — Ролик и наши ходы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3:00–4:00 — Вопрос</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–10:00 — История на проекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Разбор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–14:00 — Правило</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — На неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: Запас — первая строчка плана</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 5. «Своя цель» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети превращают «хочу накопить» в цель с суммой и датой и видят, как большая сумма становится маленьким шагом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–3:00 — Ролик и наши ходы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3:00–4:00 — Вопрос</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–10:00 — История на проекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Разбор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–14:00 — Правило</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — На неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: Цель = вещь + сумма + дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 6. «Бесплатно 7 дней» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети понимают, что «бесплатно» с привязкой карты — это подписка, и знают, что делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–3:00 — Ролик и наши ходы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3:00–4:00 — Вопрос</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–10:00 — История на проекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Разбор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–14:00 — Правило</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — На неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: «Бесплатно» с картой — не бесплатно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 7. «Дай пароль, прокачаю» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети понимают, что пароль не отдают никому — даже знакомому и старшему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–3:00 — Ролик и наши ходы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3:00–4:00 — Вопрос</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4:00–10:00 — История на проекторе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Разбор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–14:00 — Правило</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14:00–15:00 — На неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правило урока: Пароль — только твой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120" w:before="200"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Урок 8. «Что изменилось» — 15 минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Цель: Дети проходят финал (замер «после»), видят, что изменилось у класса, и получают дипломы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0:00–1:00 — Минута команды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1:00–3:00 — Ролик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3:00–10:00 — Финал — каждый сам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10:00–13:00 — Что изменилось</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13:00–15:00 — Дипломы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="70" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Итог урока: правила класса на стену — по одному с каждого урока: «Если торопят и просят деньги, код или пароль — стоп: закрываю и показываю взрослому»; «Если просят код или пароль — проверяю не у того, кто пишет: открываю игру без ссылки или спрашиваю своего взрослого»; «Спешка — сигнал остановиться»; «Запас — первая строчка плана»; «Цель = вещь + сумма + дата»; «„Бесплатно“ с картой — не бесплатно»; «Пароль — только твой».</w:t>
+      </w:r>
+    </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -9358,57 +10273,46 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...11 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>